--- v0 (2026-07-31)
+++ v1 (2026-08-20)
@@ -1,1353 +1,1586 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="624B281D" w14:textId="5DCC6C3D" w:rsidR="00630A79" w:rsidRPr="00841B34" w:rsidRDefault="00630A79" w:rsidP="61A5C0F0">
+    <w:p w14:paraId="624B281D" w14:textId="5DCC6C3D" w:rsidR="00630A79" w:rsidRPr="00841B34" w:rsidRDefault="00630A79" w:rsidP="00630A79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61A5C0F0">
+      <w:r w:rsidRPr="00841B34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
-      <w:r w:rsidR="00BD5975" w:rsidRPr="61A5C0F0">
+      <w:r w:rsidR="00BD5975">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
-          <w:lang w:val="en-US" w:eastAsia="bg-BG"/>
+          <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784ED45F" w14:textId="5AA4A78D" w:rsidR="00630A79" w:rsidRPr="00841B34" w:rsidRDefault="00630A79" w:rsidP="00630A79">
+    <w:p w14:paraId="784ED45F" w14:textId="5AA4A78D" w:rsidR="00630A79" w:rsidRPr="00841B34" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1560"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841B34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">към чл. 9, ал. 2, т. </w:t>
       </w:r>
       <w:r w:rsidR="00BD5975">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00841B34">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidRPr="00841B34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Постановление № 237 на МС от 7.11.2025 г. за определяне на условията и реда за прилагане на програма за предоставяне на помощ чрез компенсации за временно облекчение на цените на електрическата енергия за енергоемките потребители</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9750" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblInd w:w="45" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9885"/>
+        <w:gridCol w:w="9750"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="5245F60F" w14:textId="77777777" w:rsidTr="61A5C0F0">
+      <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="5245F60F" w14:textId="77777777" w:rsidTr="00486BDE">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9795"/>
+              <w:gridCol w:w="9210"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="46E575B5" w14:textId="77777777" w:rsidTr="61A5C0F0">
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="46E575B5" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9795" w:type="dxa"/>
+                  <w:tcW w:w="9210" w:type="dxa"/>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="9750" w:type="dxa"/>
                     <w:tblCellSpacing w:w="15" w:type="dxa"/>
                     <w:tblInd w:w="45" w:type="dxa"/>
+                    <w:tblLayout w:type="fixed"/>
                     <w:tblCellMar>
                       <w:top w:w="15" w:type="dxa"/>
                       <w:left w:w="15" w:type="dxa"/>
                       <w:bottom w:w="15" w:type="dxa"/>
                       <w:right w:w="15" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="9750"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="171B3D12" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                  <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="171B3D12" w14:textId="77777777" w:rsidTr="00BD5975">
                     <w:trPr>
                       <w:tblCellSpacing w:w="15" w:type="dxa"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9690" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="nil"/>
                           <w:left w:val="nil"/>
                           <w:bottom w:val="nil"/>
                           <w:right w:val="nil"/>
                         </w:tcBorders>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
                       <w:tbl>
                         <w:tblPr>
-                          <w:tblW w:w="0" w:type="auto"/>
+                          <w:tblW w:w="10200" w:type="dxa"/>
                           <w:tblCellSpacing w:w="0" w:type="dxa"/>
+                          <w:tblLayout w:type="fixed"/>
                           <w:tblCellMar>
                             <w:left w:w="0" w:type="dxa"/>
                             <w:right w:w="0" w:type="dxa"/>
                           </w:tblCellMar>
                           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                         </w:tblPr>
                         <w:tblGrid>
-                          <w:gridCol w:w="4185"/>
-                          <w:gridCol w:w="5475"/>
+                          <w:gridCol w:w="5175"/>
+                          <w:gridCol w:w="5025"/>
                         </w:tblGrid>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="71B76635" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="71B76635" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="49168605" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="49168605" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="002049AF" w14:textId="020B220E" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="002049AF" w14:textId="75EC3C8B" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:ind w:right="1560"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="29"/>
                                   <w:szCs w:val="29"/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="29"/>
                                   <w:szCs w:val="29"/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">Д Е К Л А Р А Ц И Я </w:t>
+                                <w:t>Д Е К Л А Р А Ц И Я</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="75A204FC" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="75A204FC" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="23D902D5" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="23D902D5" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="574E65BE" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="574E65BE" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Долуподписаният/ата ...............................................................................................................</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="71FE89D3" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="71FE89D3" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="63A62504" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="63A62504" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="77E6F2D3" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="77E6F2D3" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">……………………………………………….............................................................................. </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2674F263" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2674F263" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="4CFA698C" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="4CFA698C" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="3DB0107A" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="3DB0107A" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:jc w:val="center"/>
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                                <w:ind w:right="1560"/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">(име, презиме, фамилия) </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="0155EF03" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="0155EF03" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="6F83802D" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="6F83802D" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="22D931BD" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="22D931BD" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>в качеството си на представляващ/пълномощник на ........................................................., ЕИК ..........................................................................................................................................,</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="5E8B4A2D" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="5E8B4A2D" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="58BF0747" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="58BF0747" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="338709AF" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="338709AF" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00D63D17">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:ind w:right="1560"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>ДЕКЛАРИРАМ, ЧЕ:</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="70B33F24" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="70B33F24" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="20A984C1" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="20A984C1" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="2256A2E0" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="2256A2E0" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>1. Към датата на подаване на настоящата декларация представляваното от мен търговско дружество извършва следните икономически дейности:</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2CF30D1F" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2CF30D1F" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="278A4B21" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="278A4B21" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="7F70FEFC" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="7F70FEFC" w14:textId="2D1502C5" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
-                              </w:r>
-[...4 lines deleted...]
-                                <w:t>,</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="3434857A" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="3434857A" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="034B369B" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="034B369B" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="777A91B3" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="777A91B3" w14:textId="1A17FA50" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
-                              </w:r>
-[...4 lines deleted...]
-                                <w:t>,</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="7951BF60" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="7951BF60" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="5DF1770E" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="5DF1770E" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="137136D8" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="137136D8" w14:textId="24EA9220" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
-                              </w:r>
-[...4 lines deleted...]
-                                <w:t>.</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="0A19451A" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="0A19451A" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="5027CDF2" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="5027CDF2" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="2214915C" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="2214915C" w14:textId="7764C5CB" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...3 lines deleted...]
-                                <w:t>2. С настоящото декларирам, че процентното разпределение на разходите за електрическа енергия по извършваните икономически дейности въз основа на историческите данни за предходната година от аналитичната счетоводна отчетност, която представляваното от мен предприятие води в съответствие със Закона за счетоводството, потвърдена с одитиран годишен финансов отчет, е, както следва:</w:t>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">2. С настоящото декларирам, че процентното разпределение на разходите за електрическа енергия по извършваните икономически дейности въз основа на историческите данни за предходната година от аналитичната счетоводна отчетност, която представляваното от мен предприятие води в съответствие със Закона за счетоводството, потвърдена с одитиран годишен финансов отчет, </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00E6553D">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">за посочените обекти, в които предприятието извършва допустима дейност, </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t>е, както следва:</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2F2E76B3" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2F2E76B3" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="067C9F49" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="067C9F49" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="75F766C4" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="75F766C4" w14:textId="06F6F3C4" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> ………… %</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00EF7B43">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t>, ИТН …………………………..</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="1B83E1AB" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="1B83E1AB" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="248C707E" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="248C707E" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="3AC465D8" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="3AC465D8" w14:textId="4E592FA3" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> ………… %</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00EF7B43">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">, </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00EF7B43" w:rsidRPr="00EF7B43">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t>ИТН …………………………..</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="1DBB8D77" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="1DBB8D77" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="2D751A90" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="2D751A90" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="0088DE0F" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="0088DE0F" w14:textId="28E9ACAE" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
+                              <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> ………… %</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00EF7B43">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">, </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00EF7B43" w:rsidRPr="00EF7B43">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t>ИТН …………………………..</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2AC4AD52" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="2AC4AD52" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="3F2EC18F" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="3F2EC18F" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="6AB319C3" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="6AB319C3" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Известно ми е, че за предоставянето на неверни данни нося отговорност съобразно законодателството на Република България.</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="7FC45A2F" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="7FC45A2F" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="6DED5766" w14:textId="77777777" w:rsidTr="61A5C0F0">
+                        <w:tr w:rsidR="00BD5975" w:rsidRPr="00BD5975" w14:paraId="6DED5766" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="5175" w:type="dxa"/>
                             </w:tcPr>
-                            <w:p w14:paraId="5639DA29" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="5639DA29" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="047339A7" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="61A5C0F0">
+                            <w:p w14:paraId="3DAAF66B" w14:textId="77777777" w:rsidR="007865B3" w:rsidRPr="00BD5975" w:rsidRDefault="007865B3" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
-                                  <w:lang w:val="en-US"/>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="61A5C0F0">
-[...1 lines deleted...]
-                                  <w:lang w:val="en-US"/>
+                            </w:p>
+                            <w:p w14:paraId="047339A7" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
+                              <w:pPr>
+                                <w:widowControl w:val="0"/>
+                                <w:autoSpaceDE w:val="0"/>
+                                <w:autoSpaceDN w:val="0"/>
+                                <w:adjustRightInd w:val="0"/>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00BD5975">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Дата …………….. </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
-                              <w:tcW w:w="0" w:type="auto"/>
+                              <w:tcW w:w="5025" w:type="dxa"/>
                             </w:tcPr>
-                            <w:p w14:paraId="53777E94" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="53777E94" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="2A3FD579" w14:textId="73F04E44" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                            <w:p w14:paraId="6A0E632B" w14:textId="77777777" w:rsidR="007865B3" w:rsidRDefault="007865B3" w:rsidP="00474FB1">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:firstLine="480"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="2A3FD579" w14:textId="62BC3A1D" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
+                              <w:pPr>
+                                <w:widowControl w:val="0"/>
+                                <w:autoSpaceDE w:val="0"/>
+                                <w:autoSpaceDN w:val="0"/>
+                                <w:adjustRightInd w:val="0"/>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:ind w:right="1560" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>ДЕКЛАРАТОР: ...............</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                       </w:tbl>
-                      <w:p w14:paraId="453ED918" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00BD5975">
+                      <w:p w14:paraId="453ED918" w14:textId="77777777" w:rsidR="00BD5975" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                         <w:pPr>
                           <w:widowControl w:val="0"/>
                           <w:autoSpaceDE w:val="0"/>
                           <w:autoSpaceDN w:val="0"/>
                           <w:adjustRightInd w:val="0"/>
                           <w:spacing w:line="240" w:lineRule="auto"/>
-                          <w:ind w:firstLine="480"/>
+                          <w:ind w:right="1560" w:firstLine="480"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:cs="Courier New"/>
                             <w:lang w:val="x-none"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="524F4A62" w14:textId="53D60FBD" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00486BDE">
+                <w:p w14:paraId="524F4A62" w14:textId="53D60FBD" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:jc w:val="center"/>
+                    <w:ind w:right="1560"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="51038518" w14:textId="77777777" w:rsidTr="61A5C0F0">
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="51038518" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9795" w:type="dxa"/>
+                  <w:tcW w:w="9210" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="45B878EA" w14:textId="7087D225" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00486BDE">
+                <w:p w14:paraId="45B878EA" w14:textId="7087D225" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:firstLine="480"/>
+                    <w:ind w:right="1560" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="1144B7ED" w14:textId="77777777" w:rsidTr="00486BDE">
+              <w:trPr>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9210" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5257E6F9" w14:textId="7CFEB19E" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="1560" w:firstLine="480"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="42A6A412" w14:textId="77777777" w:rsidTr="00486BDE">
+              <w:trPr>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9210" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="762D4B17" w14:textId="1D13F0F2" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00BD5975" w:rsidP="00474FB1">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="1560"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="07A170CA" w14:textId="77777777" w:rsidTr="00486BDE">
+              <w:trPr>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9210" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="76FDF4B3" w14:textId="210F2F8F" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="1560" w:firstLine="480"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="7DBF2034" w14:textId="77777777" w:rsidTr="00486BDE">
+              <w:trPr>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9210" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="19020679" w14:textId="5EA04AE7" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="1560"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="00921260" w14:textId="77777777" w:rsidTr="00486BDE">
+              <w:trPr>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9210" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3AC70831" w14:textId="46666479" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="1560" w:firstLine="480"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="0F5183AD" w14:textId="77777777" w:rsidTr="00486BDE">
+              <w:trPr>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9210" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3226A33F" w14:textId="612946A7" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="1560" w:firstLine="480"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00630A79" w:rsidRPr="00BD5975" w14:paraId="4A2C3981" w14:textId="77777777" w:rsidTr="00486BDE">
+              <w:trPr>
+                <w:tblCellSpacing w:w="0" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9210" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="28867B12" w14:textId="07886690" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="1560" w:firstLine="480"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:spacing w:val="0"/>
+                      <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="20074745" w14:textId="77777777" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00486BDE">
+          <w:p w14:paraId="20074745" w14:textId="77777777" w:rsidR="00630A79" w:rsidRPr="00BD5975" w:rsidRDefault="00630A79" w:rsidP="00474FB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:firstLine="480"/>
+              <w:ind w:right="1560" w:firstLine="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C01E7AB" w14:textId="77777777" w:rsidR="001758C4" w:rsidRDefault="001758C4" w:rsidP="00493EF4">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4F620988" w14:textId="77777777" w:rsidR="00420058" w:rsidRPr="007865B3" w:rsidRDefault="00420058" w:rsidP="00474FB1">
+      <w:pPr>
+        <w:ind w:right="1560"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6387FEDB" w14:textId="610DD68A" w:rsidR="00EC7E2E" w:rsidRPr="00EC7E2E" w:rsidRDefault="00EC7E2E" w:rsidP="00EC7E2E">
-[...31 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="00420058" w:rsidRPr="007865B3" w:rsidSect="00F644A0">
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="707" w:bottom="567" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7109F703" w14:textId="77777777" w:rsidR="00373F92" w:rsidRDefault="00373F92" w:rsidP="00A97898">
+    <w:p w14:paraId="33B1B80D" w14:textId="77777777" w:rsidR="00DC4285" w:rsidRDefault="00DC4285" w:rsidP="00A97898">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EBFD885" w14:textId="77777777" w:rsidR="00373F92" w:rsidRDefault="00373F92" w:rsidP="00A97898">
+    <w:p w14:paraId="3554382D" w14:textId="77777777" w:rsidR="00DC4285" w:rsidRDefault="00DC4285" w:rsidP="00A97898">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Frutiger Next for EVN Light">
     <w:panose1 w:val="020B0303040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1355,869 +1588,77 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...791 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61A2FD94" w14:textId="77777777" w:rsidR="00450F0B" w:rsidRDefault="00450F0B" w:rsidP="00E629A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C8D2A18" wp14:editId="431002C8">
               <wp:simplePos x="720725" y="9801225"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
@@ -2267,102 +1708,104 @@
                           <w:r w:rsidRPr="00450F0B">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Класификация: TLP_Green</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5C8D2A18">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5C8D2A18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:142.6pt;height:29pt;z-index:251662848;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="Класификация: TLP_Green" o:spid="_x0000_s1029" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZiSHmEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2yna5EacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0oJW62bqdhF5kmKX689zS/G4xmB+VDB7bixSTnTFkJdWd3Ff/+svo0&#10;4yygsLXQYFXFjyrwu8XHD/PelWoKLehaeUZFbCh7V/EW0ZVZFmSrjAgTcMpSsAFvBNKv32W1Fz1V&#10;Nzqb5vlN1oOvnQepQiDvwynIF6l+0yiJT00TFDJdcZoN0+nTuY1ntpiLcueFazt5HkP8wxRGdJaa&#10;vpV6ECjY3nd/lDKd9BCgwYkEk0HTdFKlHWibIn+3zaYVTqVdCJzg3mAK/6+sfDxs3LNnOHyBgQiM&#10;gPQulIGccZ+h8SZ+aVJGcYLw+AabGpDJeGlWFPmUQpJiVzezqzzhml1uOx/wqwLDolFxT7QktMRh&#10;HZA6UuqYEptZWHVaJ2q0/c1BidGTXUaMFg7bgXU1NR/H30J9pK08nAgPTq46ar0WAZ+FJ4ZpWlIt&#10;PtHRaOgrDmeLsxb8j7/5Yz4BT1HOelJMxS1JmjP9zRIh0+vPOe3NMP2R4Udjm4ziNr+Ocbs390Bi&#10;LOhdOJnMmIx6NBsP5pVEvYzdKCSspJ4V347mPZ70S49CquUyJZGYnMC13TgZS0fMIqAvw6vw7ow6&#10;El+PMGpKlO/AP+XGm8Et90gUJGYivic0z7CTEBNh50cTlf7rf8q6PO3FTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEC8ygPaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8Mygje7MdAQ&#10;YjalWBWvxkJ73GSn2dDsbMxO2/jvXb3oZeDxHu99U65nN4gLTqH3pOBhmYBAar3pqVOw+3i5z0EE&#10;1mT04AkVfGGAdbW4KXVh/JXe8VJzJ2IJhUIrsMxjIWVoLTodln5Eit7RT05zlFMnzaSvsdwNMk2S&#10;TDrdU1ywesQni+2pPjsF2fZ1Y8d9dvg8puEtNP7EtX9W6u523jyCYJz5Lww/+BEdqsjU+DOZIAYF&#10;8RH+vdFL81UKolGwyhOQVSn/w1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJmJIeYT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEC8&#10;ygPaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Класификация: TLP_Green" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:142.6pt;height:29pt;z-index:251662848;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZiSHmEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2yna5EacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0oJW62bqdhF5kmKX689zS/G4xmB+VDB7bixSTnTFkJdWd3Ff/+svo0&#10;4yygsLXQYFXFjyrwu8XHD/PelWoKLehaeUZFbCh7V/EW0ZVZFmSrjAgTcMpSsAFvBNKv32W1Fz1V&#10;Nzqb5vlN1oOvnQepQiDvwynIF6l+0yiJT00TFDJdcZoN0+nTuY1ntpiLcueFazt5HkP8wxRGdJaa&#10;vpV6ECjY3nd/lDKd9BCgwYkEk0HTdFKlHWibIn+3zaYVTqVdCJzg3mAK/6+sfDxs3LNnOHyBgQiM&#10;gPQulIGccZ+h8SZ+aVJGcYLw+AabGpDJeGlWFPmUQpJiVzezqzzhml1uOx/wqwLDolFxT7QktMRh&#10;HZA6UuqYEptZWHVaJ2q0/c1BidGTXUaMFg7bgXU1NR/H30J9pK08nAgPTq46ar0WAZ+FJ4ZpWlIt&#10;PtHRaOgrDmeLsxb8j7/5Yz4BT1HOelJMxS1JmjP9zRIh0+vPOe3NMP2R4Udjm4ziNr+Ocbs390Bi&#10;LOhdOJnMmIx6NBsP5pVEvYzdKCSspJ4V347mPZ70S49CquUyJZGYnMC13TgZS0fMIqAvw6vw7ow6&#10;El+PMGpKlO/AP+XGm8Et90gUJGYivic0z7CTEBNh50cTlf7rf8q6PO3FTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEC8ygPaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8Mygje7MdAQ&#10;YjalWBWvxkJ73GSn2dDsbMxO2/jvXb3oZeDxHu99U65nN4gLTqH3pOBhmYBAar3pqVOw+3i5z0EE&#10;1mT04AkVfGGAdbW4KXVh/JXe8VJzJ2IJhUIrsMxjIWVoLTodln5Eit7RT05zlFMnzaSvsdwNMk2S&#10;TDrdU1ywesQni+2pPjsF2fZ1Y8d9dvg8puEtNP7EtX9W6u523jyCYJz5Lww/+BEdqsjU+DOZIAYF&#10;8RH+vdFL81UKolGwyhOQVSn/w1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJmJIeYT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEC8&#10;ygPaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00450F0B" w:rsidR="00450F0B" w:rsidP="00450F0B" w:rsidRDefault="00450F0B" w14:paraId="63B17333" w14:textId="535BFF55">
+                  <w:p w14:paraId="291986FA" w14:textId="535BFF55" w:rsidR="00450F0B" w:rsidRPr="00450F0B" w:rsidRDefault="00450F0B" w:rsidP="00450F0B">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00450F0B">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Класификация: TLP_Green</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:id w:val="97302045"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0342EC5E" w14:textId="0B5F49E8" w:rsidR="001758C4" w:rsidRDefault="001758C4" w:rsidP="00E629A9">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
       </w:p>
       <w:p w14:paraId="257A7902" w14:textId="77777777" w:rsidR="00493EF4" w:rsidRDefault="002B004D" w:rsidP="00493EF4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="001227AF">
           <w:rPr>
             <w:sz w:val="14"/>
@@ -2432,194 +1875,97 @@
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="001227AF">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="1BB8112A" w14:textId="385B6690" w:rsidR="002B004D" w:rsidRPr="00493EF4" w:rsidRDefault="00000000" w:rsidP="00493EF4">
+      <w:p w14:paraId="1BB8112A" w14:textId="385B6690" w:rsidR="002B004D" w:rsidRPr="00493EF4" w:rsidRDefault="00DC4285" w:rsidP="00493EF4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="038D7592" w14:textId="77777777" w:rsidR="00373F92" w:rsidRDefault="00373F92" w:rsidP="00A97898">
+    <w:p w14:paraId="31296E49" w14:textId="77777777" w:rsidR="00DC4285" w:rsidRDefault="00DC4285" w:rsidP="00A97898">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EDD8653" w14:textId="77777777" w:rsidR="00373F92" w:rsidRDefault="00373F92" w:rsidP="00A97898">
+    <w:p w14:paraId="38A14753" w14:textId="77777777" w:rsidR="00DC4285" w:rsidRDefault="00DC4285" w:rsidP="00A97898">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1082DB3E" w14:textId="77777777" w:rsidR="00493EF4" w:rsidRDefault="00493EF4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12162D8A" w14:textId="3A34F9E0" w:rsidR="002B004D" w:rsidRDefault="002B004D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07156697"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4FDAD042"/>
     <w:styleLink w:val="EVNList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="255"/>
         </w:tabs>
         <w:ind w:left="255" w:hanging="255"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:sz w:val="19"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
@@ -3683,189 +3029,188 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="489254006">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="995258393">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1746105986">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="615715486">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1908759569">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="129710303">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00187C1C"/>
-    <w:rsid w:val="00022B6A"/>
     <w:rsid w:val="00040367"/>
     <w:rsid w:val="00095106"/>
     <w:rsid w:val="00097C1F"/>
     <w:rsid w:val="000B308E"/>
-    <w:rsid w:val="000C0A5C"/>
     <w:rsid w:val="001227AF"/>
     <w:rsid w:val="00131075"/>
     <w:rsid w:val="00134CB4"/>
     <w:rsid w:val="00160D8D"/>
     <w:rsid w:val="001725AC"/>
     <w:rsid w:val="001758C4"/>
     <w:rsid w:val="00182385"/>
     <w:rsid w:val="0018503C"/>
     <w:rsid w:val="00187C1C"/>
     <w:rsid w:val="00225F24"/>
     <w:rsid w:val="00255B9E"/>
     <w:rsid w:val="0027382C"/>
     <w:rsid w:val="00280FA5"/>
     <w:rsid w:val="00285631"/>
     <w:rsid w:val="0029199D"/>
-    <w:rsid w:val="00294A67"/>
-    <w:rsid w:val="002A1398"/>
     <w:rsid w:val="002B004D"/>
     <w:rsid w:val="002C0847"/>
     <w:rsid w:val="00312F01"/>
     <w:rsid w:val="00316235"/>
     <w:rsid w:val="0035082F"/>
-    <w:rsid w:val="00373F92"/>
     <w:rsid w:val="003B05FC"/>
     <w:rsid w:val="003B4D86"/>
     <w:rsid w:val="003E7F87"/>
     <w:rsid w:val="003F3ECF"/>
     <w:rsid w:val="0041143C"/>
     <w:rsid w:val="00420058"/>
     <w:rsid w:val="00450F0B"/>
     <w:rsid w:val="00473B1B"/>
+    <w:rsid w:val="00474FB1"/>
     <w:rsid w:val="00493EF4"/>
     <w:rsid w:val="004B2019"/>
     <w:rsid w:val="004B2D66"/>
     <w:rsid w:val="004C1C16"/>
     <w:rsid w:val="004C24EE"/>
     <w:rsid w:val="004D4CE0"/>
     <w:rsid w:val="00567FD1"/>
     <w:rsid w:val="00581B19"/>
     <w:rsid w:val="005B29C2"/>
     <w:rsid w:val="00630A79"/>
     <w:rsid w:val="00630B9A"/>
     <w:rsid w:val="00640343"/>
     <w:rsid w:val="00640A81"/>
     <w:rsid w:val="00665312"/>
     <w:rsid w:val="00676C9F"/>
     <w:rsid w:val="006A01D7"/>
     <w:rsid w:val="006A2ABB"/>
     <w:rsid w:val="006B2653"/>
+    <w:rsid w:val="00737A6E"/>
     <w:rsid w:val="007455A9"/>
+    <w:rsid w:val="007865B3"/>
     <w:rsid w:val="007B50C1"/>
     <w:rsid w:val="00814034"/>
     <w:rsid w:val="008606CB"/>
     <w:rsid w:val="008B6C4F"/>
     <w:rsid w:val="008F19C9"/>
     <w:rsid w:val="009005F9"/>
     <w:rsid w:val="009A0B47"/>
     <w:rsid w:val="009C5A5D"/>
     <w:rsid w:val="009D0061"/>
     <w:rsid w:val="009F7731"/>
     <w:rsid w:val="00A6131B"/>
     <w:rsid w:val="00A77526"/>
     <w:rsid w:val="00A80E93"/>
     <w:rsid w:val="00A85BAD"/>
     <w:rsid w:val="00A97898"/>
     <w:rsid w:val="00AE4E8A"/>
     <w:rsid w:val="00B00BFA"/>
     <w:rsid w:val="00B021FF"/>
     <w:rsid w:val="00B20284"/>
     <w:rsid w:val="00B26DA5"/>
     <w:rsid w:val="00B32B53"/>
     <w:rsid w:val="00B86660"/>
     <w:rsid w:val="00BB0AE2"/>
     <w:rsid w:val="00BB2A5B"/>
     <w:rsid w:val="00BC0901"/>
     <w:rsid w:val="00BC3782"/>
     <w:rsid w:val="00BD5975"/>
     <w:rsid w:val="00BE6C51"/>
     <w:rsid w:val="00BF6E82"/>
     <w:rsid w:val="00C30415"/>
     <w:rsid w:val="00C40581"/>
     <w:rsid w:val="00C612DC"/>
+    <w:rsid w:val="00C6471B"/>
     <w:rsid w:val="00C67828"/>
     <w:rsid w:val="00CA6779"/>
-    <w:rsid w:val="00CF05EF"/>
     <w:rsid w:val="00D317EB"/>
+    <w:rsid w:val="00D63D17"/>
+    <w:rsid w:val="00D87E5B"/>
     <w:rsid w:val="00DB39F9"/>
+    <w:rsid w:val="00DC4285"/>
     <w:rsid w:val="00DD2092"/>
-    <w:rsid w:val="00E01BEC"/>
     <w:rsid w:val="00E24321"/>
-    <w:rsid w:val="00E53B05"/>
     <w:rsid w:val="00E55A76"/>
     <w:rsid w:val="00E629A9"/>
-    <w:rsid w:val="00E80FE3"/>
+    <w:rsid w:val="00E6553D"/>
     <w:rsid w:val="00E9546D"/>
-    <w:rsid w:val="00EC7E2E"/>
     <w:rsid w:val="00EE4D57"/>
+    <w:rsid w:val="00EF7B43"/>
     <w:rsid w:val="00F051B4"/>
     <w:rsid w:val="00F05CC2"/>
     <w:rsid w:val="00F209A5"/>
     <w:rsid w:val="00F63EB0"/>
     <w:rsid w:val="00F644A0"/>
     <w:rsid w:val="00FB0B80"/>
     <w:rsid w:val="00FC3F15"/>
     <w:rsid w:val="00FC7DA8"/>
     <w:rsid w:val="00FF5B6D"/>
-    <w:rsid w:val="61A5C0F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D177FD8"/>
@@ -5231,55 +4576,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1807577556">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="EVN">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="8C8C8C"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="E0001B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E0001B"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FFFFFF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FFFFFF"/>
       </a:accent2>
       <a:accent3>
@@ -5782,61 +5123,83 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A466241F-4FEC-44BC-B1AB-8898044D4185}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{526b2cbb-412f-412b-8e84-4dc5c1f40e5d}" enabled="1" method="Standard" siteId="{c110d627-6534-4c15-9b3a-3b4ddb1dea77}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1448</Characters>
+  <Pages>1</Pages>
+  <Words>274</Words>
+  <Characters>1566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Бланка само с лого (цветно)</vt:lpstr>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>EVN AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1699</CharactersWithSpaces>
+  <CharactersWithSpaces>1837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Бланка само с лого (цветно)</dc:title>
   <dc:creator>Yondrova Mariya</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A099DFBDBE9B3848B907962BAA6FEA81</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>9dd1cb4,2f2c533a,3bfe5c37,5e71f64b</vt:lpwstr>