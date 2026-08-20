--- v0 (2026-07-10)
+++ v1 (2026-08-20)
@@ -12,100 +12,100 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31236E8C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00841B34" w:rsidRDefault="00E7121D" w:rsidP="00E7121D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841B34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3754BAAA" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00841B34" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+    <w:p w14:paraId="3754BAAA" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00841B34" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="1133"/>
+        <w:ind w:right="1274"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841B34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">към чл. 9, ал. 2, т. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
           <w:spacing w:val="0"/>
           <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>6</w:t>
@@ -216,395 +216,395 @@
                       </w:tcPr>
                       <w:tbl>
                         <w:tblPr>
                           <w:tblW w:w="10200" w:type="dxa"/>
                           <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           <w:tblLayout w:type="fixed"/>
                           <w:tblCellMar>
                             <w:left w:w="0" w:type="dxa"/>
                             <w:right w:w="0" w:type="dxa"/>
                           </w:tblCellMar>
                           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                         </w:tblPr>
                         <w:tblGrid>
                           <w:gridCol w:w="5175"/>
                           <w:gridCol w:w="5025"/>
                         </w:tblGrid>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="5CEEFDB4" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="4889E260" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="4889E260" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="6CBE55D0" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="6CBE55D0" w14:textId="42517691" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133"/>
+                                <w:ind w:right="1274"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="29"/>
                                   <w:szCs w:val="29"/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="29"/>
                                   <w:szCs w:val="29"/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">Д Е К Л А Р А Ц И Я </w:t>
+                                <w:t>Д Е К Л А Р А Ц И Я</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="63FF7674" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="5787C705" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="5787C705" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="0EEAE27C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="0EEAE27C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Долуподписаният/ата ...............................................................................................................</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="38E02E27" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="5A701DF3" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="5A701DF3" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="1A39DD01" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="1A39DD01" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">……………………………………………….............................................................................. </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="4AFE306B" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="0B577041" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="0B577041" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="347A182C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="347A182C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133"/>
-                                <w:jc w:val="center"/>
+                                <w:ind w:right="1274"/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">(име, презиме, фамилия) </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="5CF57690" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="149449F2" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="149449F2" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="17E590EC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="17E590EC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>в качеството си на представляващ/пълномощник на ........................................................., ЕИК ..........................................................................................................................................,</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="2E619B72" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="4FD2616E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="4FD2616E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="54F0A11C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="54F0A11C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133"/>
+                                <w:ind w:right="1274"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>ДЕКЛАРИРАМ, ЧЕ:</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="2DED529E" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="719529F2" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="719529F2" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="02771856" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="02771856" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>1. Към датата на подаване на настоящата декларация представляваното от мен търговско дружество извършва следните икономически дейности:</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="51EA4809" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="048733CC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="048733CC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="51DACCA9" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="51DACCA9" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
@@ -612,72 +612,72 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>,</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="70A68686" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="23DA568A" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="23DA568A" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="0A36BABC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="0A36BABC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
@@ -685,72 +685,72 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>,</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="3217CC81" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="3F83C6C7" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="3F83C6C7" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="3D6DA320" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="3D6DA320" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
@@ -758,1040 +758,1080 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="0077C6BD" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="560D4E73" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="560D4E73" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="57876698" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="57876698" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>2. С настоящото декларирам, че процентното разпределение на разходите за електрическа енергия по извършваните икономически дейности въз основа на историческите данни за предходната година от аналитичната счетоводна отчетност, която представляваното от мен предприятие води в съответствие със Закона за счетоводството, потвърдена с одитиран годишен финансов отчет, е, както следва:</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="68D76A77" w14:textId="77777777" w:rsidTr="00486BDE">
+                        <w:tr w:rsidR="00717645" w:rsidRPr="00BD5975" w14:paraId="68D76A77" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="0E0FFB42" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="18EE31BA" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="1626C81B" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="1626C81B" w14:textId="04F6606D" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> ………… %</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t>, ИТН …………………………..</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="046B0895" w14:textId="77777777" w:rsidTr="00486BDE">
+                        <w:tr w:rsidR="00717645" w:rsidRPr="00BD5975" w14:paraId="046B0895" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="2B1C57B2" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="2C82E3C0" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="795D1E94" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="795D1E94" w14:textId="34680D00" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> ………… %</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">, </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00EF7B43">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t>ИТН …………………………..</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="223D2A84" w14:textId="77777777" w:rsidTr="00486BDE">
+                        <w:tr w:rsidR="00717645" w:rsidRPr="00BD5975" w14:paraId="223D2A84" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="1934F680" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="7EAFD26D" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="1FE15316" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="1FE15316" w14:textId="3A288A99" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">&gt; …….. ……… </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Код</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> по</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> NACE</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> ………… %</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">, </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00EF7B43">
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                                <w:t>ИТН …………………………..</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="5FA86C97" w14:textId="77777777" w:rsidTr="00486BDE">
+                        <w:tr w:rsidR="00717645" w:rsidRPr="00BD5975" w14:paraId="5FA86C97" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="10200" w:type="dxa"/>
                               <w:gridSpan w:val="2"/>
                             </w:tcPr>
-                            <w:p w14:paraId="1F94D449" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="1F94D449" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="2BA0AF31" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="2BA0AF31" w14:textId="77777777" w:rsidR="00717645" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>Известно ми е, че за предоставянето на неверни данни нося отговорност съобразно законодателството на Република България.</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="4E6DA6E5" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="4833836D" w14:textId="77777777" w:rsidR="00717645" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:lang w:val="x-none"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="4E6DA6E5" w14:textId="77777777" w:rsidR="00BE46E1" w:rsidRPr="00BD5975" w:rsidRDefault="00BE46E1" w:rsidP="00FD4442">
+                              <w:pPr>
+                                <w:widowControl w:val="0"/>
+                                <w:autoSpaceDE w:val="0"/>
+                                <w:autoSpaceDN w:val="0"/>
+                                <w:adjustRightInd w:val="0"/>
+                                <w:spacing w:line="240" w:lineRule="auto"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="7E567EF0" w14:textId="77777777" w:rsidTr="00486BDE">
+                        <w:tr w:rsidR="00717645" w:rsidRPr="00BD5975" w14:paraId="7E567EF0" w14:textId="77777777" w:rsidTr="00486BDE">
                           <w:trPr>
                             <w:tblCellSpacing w:w="0" w:type="dxa"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="5175" w:type="dxa"/>
                             </w:tcPr>
-                            <w:p w14:paraId="5B5ACF0B" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="5B5ACF0B" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="45C5D24E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="45C5D24E" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Дата …………….. </w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="5025" w:type="dxa"/>
                             </w:tcPr>
-                            <w:p w14:paraId="5121D719" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="5121D719" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="1A45AEFA" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                            <w:p w14:paraId="1A45AEFA" w14:textId="77777777" w:rsidR="00717645" w:rsidRPr="00BD5975" w:rsidRDefault="00717645" w:rsidP="00FD4442">
                               <w:pPr>
                                 <w:widowControl w:val="0"/>
                                 <w:autoSpaceDE w:val="0"/>
                                 <w:autoSpaceDN w:val="0"/>
                                 <w:adjustRightInd w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="auto"/>
-                                <w:ind w:right="1133" w:firstLine="480"/>
+                                <w:ind w:right="1274" w:firstLine="480"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BD5975">
                                 <w:rPr>
                                   <w:lang w:val="x-none"/>
                                 </w:rPr>
                                 <w:t>ДЕКЛАРАТОР: ...............</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
                       </w:tbl>
-                      <w:p w14:paraId="5750C063" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                      <w:p w14:paraId="5750C063" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                         <w:pPr>
                           <w:widowControl w:val="0"/>
                           <w:autoSpaceDE w:val="0"/>
                           <w:autoSpaceDN w:val="0"/>
                           <w:adjustRightInd w:val="0"/>
                           <w:spacing w:line="240" w:lineRule="auto"/>
-                          <w:ind w:right="1133" w:firstLine="480"/>
+                          <w:ind w:right="1274" w:firstLine="480"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:cs="Courier New"/>
                             <w:lang w:val="x-none"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="7CAB7FE2" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="7CAB7FE2" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133"/>
-                    <w:jc w:val="center"/>
+                    <w:ind w:right="1274"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="72C6E614" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="30602061" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="30602061" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="5CD5A7F7" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="537579FC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="537579FC" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="1CABB41E" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B998C65" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="0B998C65" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133"/>
-                    <w:jc w:val="center"/>
+                    <w:ind w:right="1274"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="1368F0CC" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0229A9EF" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="0229A9EF" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="2C660767" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="3BEA73B7" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="3BEA73B7" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133"/>
-                    <w:jc w:val="center"/>
+                    <w:ind w:right="1274"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="0C3DDEE6" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="6136BEAD" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="6136BEAD" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="669EB67E" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C9CCE2F" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="3C9CCE2F" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="34CFA90D" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="71CBDC4F" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="71CBDC4F" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="00532AB6" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="1D95365C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="1D95365C" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="6593C064" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:trHeight w:val="80"/>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="119A3FF1" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="119A3FF1" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="2C78808D" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="70489B3E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="70489B3E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="61617685" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="25E871C6" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="25E871C6" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="491549C5" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="730CB1FE" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="730CB1FE" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="534D3A6B" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="50BBE501" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="50BBE501" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="70647340" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9210" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w14:paraId="54C6F9A8" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="54C6F9A8" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E7121D" w:rsidRPr="00BD5975" w14:paraId="1A71B783" w14:textId="77777777" w:rsidTr="00486BDE">
               <w:trPr>
                 <w:tblCellSpacing w:w="0" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4605" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="58A65A8E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="58A65A8E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4605" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="00ECE09E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+                <w:p w14:paraId="00ECE09E" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
-                    <w:ind w:right="1133" w:firstLine="480"/>
+                    <w:ind w:right="1274" w:firstLine="480"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:spacing w:val="0"/>
                       <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1799D337" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00521157">
+          <w:p w14:paraId="1799D337" w14:textId="77777777" w:rsidR="00E7121D" w:rsidRPr="00BD5975" w:rsidRDefault="00E7121D" w:rsidP="00FD4442">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1133" w:firstLine="480"/>
+              <w:ind w:right="1274" w:firstLine="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Courier New"/>
                 <w:spacing w:val="0"/>
                 <w:lang w:val="x-none" w:eastAsia="bg-BG"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2001E350" w14:textId="77777777" w:rsidR="00420058" w:rsidRPr="008B6C4F" w:rsidRDefault="00420058" w:rsidP="00521157">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2001E350" w14:textId="77777777" w:rsidR="00420058" w:rsidRPr="008B6C4F" w:rsidRDefault="00420058" w:rsidP="0035082F"/>
     <w:sectPr w:rsidR="00420058" w:rsidRPr="008B6C4F" w:rsidSect="0035082F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C7BC6A9" w14:textId="77777777" w:rsidR="000967B3" w:rsidRDefault="000967B3" w:rsidP="00A97898">
+    <w:p w14:paraId="7D332BF7" w14:textId="77777777" w:rsidR="0052042E" w:rsidRDefault="0052042E" w:rsidP="00A97898">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="380650B7" w14:textId="77777777" w:rsidR="000967B3" w:rsidRDefault="000967B3" w:rsidP="00A97898">
+    <w:p w14:paraId="10636BE4" w14:textId="77777777" w:rsidR="0052042E" w:rsidRDefault="0052042E" w:rsidP="00A97898">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Frutiger Next for EVN Light">
     <w:panose1 w:val="020B0303040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1825,51 +1865,51 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EA45A6F" w14:textId="4F2E2A9C" w:rsidR="00841B34" w:rsidRDefault="00841B34">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39257FBC" wp14:editId="78E4F297">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1811020" cy="368300"/>
               <wp:effectExtent l="0" t="0" r="17780" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="952558231" name="Text Box 2" descr="Класификация: TLP_Green">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1954,51 +1994,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00841B34">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Класификация: TLP_Green</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75932A7D" w14:textId="3F5E66B3" w:rsidR="00E629A9" w:rsidRPr="00AF558F" w:rsidRDefault="00841B34" w:rsidP="00E629A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2396B58D" wp14:editId="4FFF3068">
               <wp:simplePos x="723900" y="10334625"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
@@ -2182,51 +2222,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000413FB">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00E629A9" w:rsidRPr="00AF558F">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="531A5405" w14:textId="1A4B37B1" w:rsidR="006C670D" w:rsidRPr="006C670D" w:rsidRDefault="00841B34" w:rsidP="006C670D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2257"/>
         <w:tab w:val="left" w:pos="2835"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:ind w:right="-1"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="2"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:spacing w:val="2"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -2603,171 +2643,171 @@
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="006C670D">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="2"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>bg</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="65237D2E" w14:textId="5B4DCF66" w:rsidR="008B6C4F" w:rsidRPr="006C670D" w:rsidRDefault="008B6C4F" w:rsidP="006C670D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A33D07B" w14:textId="77777777" w:rsidR="000967B3" w:rsidRDefault="000967B3" w:rsidP="00A97898">
+    <w:p w14:paraId="7D71ABBC" w14:textId="77777777" w:rsidR="0052042E" w:rsidRDefault="0052042E" w:rsidP="00A97898">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="077EA2A4" w14:textId="77777777" w:rsidR="000967B3" w:rsidRDefault="000967B3" w:rsidP="00A97898">
+    <w:p w14:paraId="14D336F9" w14:textId="77777777" w:rsidR="0052042E" w:rsidRDefault="0052042E" w:rsidP="00A97898">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="612B4378" w14:textId="77777777" w:rsidR="00E629A9" w:rsidRDefault="00E629A9" w:rsidP="00640A81">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4D178067" w14:textId="53C846CF" w:rsidR="00285631" w:rsidRPr="008B6C4F" w:rsidRDefault="00285631" w:rsidP="00640A81">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BEDA1E9" w14:textId="1A554F5A" w:rsidR="008B6C4F" w:rsidRDefault="002D6B82">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61DD8B60" wp14:editId="55D2026A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6012815</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>345440</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1058400" cy="370800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="165200595" name="Picture 165200595"/>
+          <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="EVN_Logo_Colored_10mm.eps"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1058400" cy="370800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07156697"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4FDAD042"/>
     <w:styleLink w:val="EVNList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="255"/>
         </w:tabs>
         <w:ind w:left="255" w:hanging="255"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger Next for EVN Light" w:hAnsi="Frutiger Next for EVN Light" w:hint="default"/>
         <w:sz w:val="19"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
@@ -3831,156 +3871,159 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="954672325">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1918053014">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="51000572">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="90862070">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="928152330">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="312031123">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00187C1C"/>
     <w:rsid w:val="00040367"/>
     <w:rsid w:val="000413FB"/>
-    <w:rsid w:val="000967B3"/>
     <w:rsid w:val="00097C1F"/>
     <w:rsid w:val="000B308E"/>
     <w:rsid w:val="00160D8D"/>
     <w:rsid w:val="001725AC"/>
     <w:rsid w:val="00182385"/>
     <w:rsid w:val="00187C1C"/>
     <w:rsid w:val="00225F24"/>
     <w:rsid w:val="0027382C"/>
     <w:rsid w:val="00280FA5"/>
     <w:rsid w:val="00285631"/>
     <w:rsid w:val="0029199D"/>
     <w:rsid w:val="002C0847"/>
     <w:rsid w:val="002D6B82"/>
     <w:rsid w:val="00312F01"/>
     <w:rsid w:val="0035046D"/>
     <w:rsid w:val="0035082F"/>
     <w:rsid w:val="003B05FC"/>
     <w:rsid w:val="003B4D86"/>
     <w:rsid w:val="003E7F87"/>
     <w:rsid w:val="0041143C"/>
     <w:rsid w:val="00420058"/>
     <w:rsid w:val="00473B1B"/>
     <w:rsid w:val="00494160"/>
     <w:rsid w:val="004C1C16"/>
     <w:rsid w:val="004C24EE"/>
     <w:rsid w:val="004D4CE0"/>
-    <w:rsid w:val="00521157"/>
+    <w:rsid w:val="0052042E"/>
     <w:rsid w:val="00567FD1"/>
     <w:rsid w:val="00581B19"/>
     <w:rsid w:val="005B29C2"/>
     <w:rsid w:val="00630B9A"/>
     <w:rsid w:val="00640343"/>
     <w:rsid w:val="00640A81"/>
     <w:rsid w:val="00665312"/>
     <w:rsid w:val="006A01D7"/>
     <w:rsid w:val="006A2ABB"/>
     <w:rsid w:val="006C670D"/>
+    <w:rsid w:val="00717645"/>
     <w:rsid w:val="007455A9"/>
     <w:rsid w:val="00814034"/>
     <w:rsid w:val="00841B34"/>
     <w:rsid w:val="008B6C4F"/>
     <w:rsid w:val="009A0B47"/>
     <w:rsid w:val="009C5A5D"/>
     <w:rsid w:val="009D0061"/>
     <w:rsid w:val="00A152D3"/>
     <w:rsid w:val="00A6131B"/>
     <w:rsid w:val="00A77526"/>
     <w:rsid w:val="00A80E93"/>
     <w:rsid w:val="00A85BAD"/>
     <w:rsid w:val="00A97898"/>
     <w:rsid w:val="00AE4E8A"/>
     <w:rsid w:val="00AF558F"/>
     <w:rsid w:val="00B00BFA"/>
     <w:rsid w:val="00B021FF"/>
     <w:rsid w:val="00B32B53"/>
     <w:rsid w:val="00B45EC7"/>
     <w:rsid w:val="00BC0901"/>
     <w:rsid w:val="00BC3782"/>
+    <w:rsid w:val="00BE46E1"/>
     <w:rsid w:val="00BE6C51"/>
     <w:rsid w:val="00C30415"/>
     <w:rsid w:val="00C40581"/>
     <w:rsid w:val="00C612DC"/>
     <w:rsid w:val="00C67828"/>
     <w:rsid w:val="00D317EB"/>
+    <w:rsid w:val="00D87E5B"/>
     <w:rsid w:val="00DB39F9"/>
     <w:rsid w:val="00DD2092"/>
     <w:rsid w:val="00E24321"/>
     <w:rsid w:val="00E55A76"/>
     <w:rsid w:val="00E629A9"/>
     <w:rsid w:val="00E7121D"/>
     <w:rsid w:val="00E9546D"/>
     <w:rsid w:val="00F051B4"/>
     <w:rsid w:val="00F05CC2"/>
-    <w:rsid w:val="00F30177"/>
     <w:rsid w:val="00F63EB0"/>
     <w:rsid w:val="00FC3F15"/>
+    <w:rsid w:val="00FD24FF"/>
+    <w:rsid w:val="00FD4442"/>
     <w:rsid w:val="00FF5B6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bg-BG"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5448,59 +5491,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A099DFBDBE9B3848B907962BAA6FEA81" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5b0ffc4176654175a4956c33e3f0136">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9aa13bcd-28ac-499c-85ef-2ea8d2890dba" xmlns:ns3="c0124f6d-dad5-4a34-9141-9e26d6dc4558" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="35c161fe6d446992889ff2970b107152" ns2:_="" ns3:_="">
     <xsd:import namespace="9aa13bcd-28ac-499c-85ef-2ea8d2890dba"/>
     <xsd:import namespace="c0124f6d-dad5-4a34-9141-9e26d6dc4558"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Order0" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0414__x0440__x0443__x0436__x0435__x0441__x0442__x0432__x043e_" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0420__x0435__x0434_" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9aa13bcd-28ac-499c-85ef-2ea8d2890dba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Order0" ma:index="8" nillable="true" ma:displayName="Order" ma:internalName="Order0">
@@ -5621,152 +5655,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Order0 xmlns="9aa13bcd-28ac-499c-85ef-2ea8d2890dba" xsi:nil="true"/>
     <_x0414__x0440__x0443__x0436__x0435__x0441__x0442__x0432__x043e_ xmlns="9aa13bcd-28ac-499c-85ef-2ea8d2890dba">EC</_x0414__x0440__x0443__x0436__x0435__x0441__x0442__x0432__x043e_>
     <_x0420__x0435__x0434_ xmlns="9aa13bcd-28ac-499c-85ef-2ea8d2890dba">19</_x0420__x0435__x0434_>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01FE52C5-00EE-45BE-8E1C-CB965882E2CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9aa13bcd-28ac-499c-85ef-2ea8d2890dba"/>
     <ds:schemaRef ds:uri="c0124f6d-dad5-4a34-9141-9e26d6dc4558"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42708BFD-B5AD-4690-8A40-ED5FE918B5EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A38F3530-4FEF-45CB-BF49-CE04EB0E24A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D7703BB-3A34-406E-8A89-5AF841941D72}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9aa13bcd-28ac-499c-85ef-2ea8d2890dba"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D7703BB-3A34-406E-8A89-5AF841941D72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A38F3530-4FEF-45CB-BF49-CE04EB0E24A0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="9aa13bcd-28ac-499c-85ef-2ea8d2890dba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{526b2cbb-412f-412b-8e84-4dc5c1f40e5d}" enabled="1" method="Standard" siteId="{c110d627-6534-4c15-9b3a-3b4ddb1dea77}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1475</Characters>
+  <Words>266</Words>
+  <Characters>1521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EVN AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1730</CharactersWithSpaces>
+  <CharactersWithSpaces>1784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Бланка само с лого (цветно)</dc:title>
   <dc:creator>Yondrova Mariya</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A099DFBDBE9B3848B907962BAA6FEA81</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>4a05fb5a,38c6e297,f3ec8ba</vt:lpwstr>